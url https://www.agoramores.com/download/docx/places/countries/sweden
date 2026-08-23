--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -71,385 +71,385 @@
       </w:pPr>
       <w:hyperlink r:id="rId101">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">stub</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId102">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">back to roots</w:t>
+          <w:t xml:space="preserve">Guinea Bissau</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId103">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ireland</w:t>
+          <w:t xml:space="preserve">Mozambique</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId104">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Togo</w:t>
+          <w:t xml:space="preserve">Sierra Leone</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId105">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">baking soda</w:t>
+          <w:t xml:space="preserve">Solomon Islands</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId106">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Argentina</w:t>
+          <w:t xml:space="preserve">Jamaica</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId107">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Honduras</w:t>
+          <w:t xml:space="preserve">Mauritania</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId108">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">countries</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId109">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">France</w:t>
+          <w:t xml:space="preserve">Samoa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId110">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Albania</w:t>
+          <w:t xml:space="preserve">Laos</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId111">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Dominica</w:t>
+          <w:t xml:space="preserve">USA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId112">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Liechtenstein</w:t>
+          <w:t xml:space="preserve">Guinea</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId113">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Moldova</w:t>
+          <w:t xml:space="preserve">Senegal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId114">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Papua New Guinea</w:t>
+          <w:t xml:space="preserve">Benin</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId115">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">places</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId116">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Brown headed Cowbird</w:t>
+          <w:t xml:space="preserve">Top Ten Bookstores in Ohio</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId117">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Great Black backed Gull</w:t>
+          <w:t xml:space="preserve">Ohio Shops Worth the Drive</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId118">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Great Spangled Fritillary</w:t>
+          <w:t xml:space="preserve">Barn Swallow</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId119">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">West Virginia White</w:t>
+          <w:t xml:space="preserve">Broad billed Hummingbird</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId120">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Yakutat Borough, Alaska</w:t>
+          <w:t xml:space="preserve">Fiery Skipper</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId121">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Alaska</w:t>
+          <w:t xml:space="preserve">Tundra Swan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sweden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Stub — this country page has no content yet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Part of </w:t>
       </w:r>
       <w:hyperlink r:id="rId122">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
@@ -738,37 +738,37 @@
     <w:name w:val="Table Grid"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="60" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="60" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
-<Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/countries/sweden" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/tags/stub" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/business/back-to-roots" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/countries/ireland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/countries/togo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/baking-soda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/countries/argentina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/countries/honduras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/tags/countries" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/countries/france" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/countries/albania" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/countries/dominica" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/countries/liechtenstein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/countries/moldova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/countries/papua-new-guinea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/tags/places" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/nature/ohio-birds/brown-headed-cowbird" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/nature/ohio-birds/great-black-backed-gull" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/nature/ohio-butterflies/great-spangled-fritillary" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/nature/ohio-butterflies/west-virginia-white" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/counties/yakutat-borough-alaska" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/states/alaska" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/countries" TargetMode="External"/>
+<Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/countries/sweden" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/tags/stub" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/countries/guinea-bissau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/countries/mozambique" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/countries/sierra-leone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/countries/solomon-islands" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/countries/jamaica" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/countries/mauritania" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/tags/countries" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/countries/samoa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/countries/laos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/countries/usa/usa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/countries/guinea" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/countries/senegal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/countries/benin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/tags/places" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/municipal/top-ten-bookstores-in-ohio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/municipal/ohio-shops-worth-the-drive" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/nature/ohio-birds/barn-swallow" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/nature/ohio-birds/broad-billed-hummingbird" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/nature/ohio-butterflies/fiery-skipper" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/nature/ohio-birds/tundra-swan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/countries" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Sweden</dc:title>
   <dc:creator>Agoramores</dc:creator>
   <cp:keywords>places, countries, stub</cp:keywords>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>