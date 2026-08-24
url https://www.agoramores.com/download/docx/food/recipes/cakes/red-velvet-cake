--- v0 (2026-08-24)
+++ v1 (2026-08-24)
@@ -333,123 +333,123 @@
       </w:pPr>
       <w:hyperlink r:id="rId116">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Central Ohio U Pick Farms</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId117">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
+          <w:t xml:space="preserve">Columbus Farmers Market Seasons</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId118">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="1F4E79"/>
+            <w:u w:val="single"/>
+          </w:rPr>
           <w:t xml:space="preserve">Re hydrated textured soy protein</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId118">
+      <w:hyperlink r:id="rId119">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Cream sauces, milk solids</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId119">
+      <w:hyperlink r:id="rId120">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Sugar</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId120">
+      <w:hyperlink r:id="rId121">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lemon juice</w:t>
-        </w:r>
-[...16 lines deleted...]
-          <w:t xml:space="preserve">chess pie</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Red Velvet Cake</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">A mildly chocolate buttermilk cake, dyed red, layered with cream cheese
 frosting. The colour began as an accident of chemistry — natural cocoa at low pH
 turns reddish-brown — and became a deliberate one when Adams Extract of Texas
 sold red dye alongside the recipe in the 1940s. The Waldorf-Astoria story is
 folklore.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">It is worth being clear about what it tastes of: buttermilk and vanilla with a
 suggestion of cocoa. It is not a chocolate cake.</w:t>
       </w:r>
@@ -1350,37 +1350,37 @@
     <w:name w:val="Table Grid"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="60" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="60" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
-<Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/cakes/red-velvet-cake" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/tags/cake-recipes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/cakes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/cakes/victoria-sponge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/cakes/chiffon-cake" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/cakes/dobos-torte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/cakes/lamingtons" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/cakes/genoise" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/tags/recipes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/pies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/cookies/stroopwafels" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/pies/shoofly-pie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/pies/pate-sucree" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/cookies/anzac-biscuits" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/pies/blueberry-pie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/tags/food" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/business/central-ohio-u-pick-farms" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/shelf-stable/re-hydrated-textured-soy-protein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/shelf-stable/cream-sauces-milk-solids" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/shelf-stable/sugar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/shelf-stable/lemon-juice" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/pies/chess-pie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/cakes/devils-food-cake" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/vegetables/beets" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/baking/cream-cheese-frosting" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/shelf-stable/cocoa-and-cocoa-mixes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/eggs" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/buttermilk-recipes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/shelf-stable/pure-vanilla-extract" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/cakes/portal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/baking/cakes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/baking/cream-cheese-frosting" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/baking/types-of-frostings" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/cakes/devils-food-cake" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/cakes/hummingbird-cake" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/cakes/birthday-layer-cake" TargetMode="External"/>
+<Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/cakes/red-velvet-cake" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/tags/cake-recipes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/cakes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/cakes/victoria-sponge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/cakes/chiffon-cake" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/cakes/dobos-torte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/cakes/lamingtons" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/cakes/genoise" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/tags/recipes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/pies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/cookies/stroopwafels" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/pies/shoofly-pie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/pies/pate-sucree" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/cookies/anzac-biscuits" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/pies/blueberry-pie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/tags/food" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/business/central-ohio-u-pick-farms" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/business/columbus-farmers-market-seasons" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/shelf-stable/re-hydrated-textured-soy-protein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/shelf-stable/cream-sauces-milk-solids" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/shelf-stable/sugar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/shelf-stable/lemon-juice" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/cakes/devils-food-cake" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/vegetables/beets" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/baking/cream-cheese-frosting" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/shelf-stable/cocoa-and-cocoa-mixes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/eggs" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/buttermilk-recipes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/shelf-stable/pure-vanilla-extract" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/cakes/portal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/baking/cakes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/baking/cream-cheese-frosting" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/baking/types-of-frostings" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/cakes/devils-food-cake" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/cakes/hummingbird-cake" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/cakes/birthday-layer-cake" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>red velvet cake</dc:title>
   <dc:creator>Agoramores</dc:creator>
   <cp:keywords>food, recipes, cake-recipes</cp:keywords>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>