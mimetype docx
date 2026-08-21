--- v0 (2026-08-21)
+++ v1 (2026-08-21)
@@ -71,268 +71,268 @@
       </w:pPr>
       <w:hyperlink r:id="rId101">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">leisure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId102">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
+          <w:t xml:space="preserve">Columbus, Oh</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId103">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="1F4E79"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Peanuts</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId104">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="1F4E79"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">cheap eating</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId105">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="1F4E79"/>
+            <w:u w:val="single"/>
+          </w:rPr>
           <w:t xml:space="preserve">Sunflower Seeds</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId103">
-[...52 lines deleted...]
-      </w:pPr>
       <w:hyperlink r:id="rId106">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">ohio snow goose season</w:t>
+          <w:t xml:space="preserve">Grapes</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId107">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">ohio white tailed deer season</w:t>
+          <w:t xml:space="preserve">transportation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId108">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">index</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId109">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
+          <w:t xml:space="preserve">food</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId110">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="1F4E79"/>
+            <w:u w:val="single"/>
+          </w:rPr>
           <w:t xml:space="preserve">ryan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId110">
+      <w:hyperlink r:id="rId111">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="1F4E79"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">baking</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId112">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="1F4E79"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">constellations</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId113">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="1F4E79"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">nature</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId114">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ohio</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...70 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId115">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">food</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId116">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
@@ -351,105 +351,105 @@
       </w:pPr>
       <w:hyperlink r:id="rId117">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">cucumber tea sandwiches</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId118">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">bread</w:t>
+          <w:t xml:space="preserve">bread recipes</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId119">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">bread recipes</w:t>
+          <w:t xml:space="preserve">cuisines</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId120">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">flatbreads</w:t>
+          <w:t xml:space="preserve">Michelin Star</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId121">
         <w:r>
           <w:rPr>
             <w:color w:val="1F4E79"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">cooking oils</w:t>
+          <w:t xml:space="preserve">flour</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Eating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Eating is the leisure category that covers cooking at home, recipes, ingredients, eating out, sourcing, growing your own, foraging, preserving, and drinks. This page is a hub: everything below links to a note that already exists in this site.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Start Here</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3417,37 +3417,37 @@
     <w:name w:val="Table Grid"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="60" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="60" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
-<Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/eating" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/tags/leisure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/seeds/sunflower-seeds" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/calendar/seasons/seasonal-activities-at-home" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/calendar/holidays/2026-10-31-halloween" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/calendar/holidays/2026-10-04-simchat-torah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/nature/ohio-snow-goose-season" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/nature/ohio-white-tailed-deer-season" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/tags/index" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/tags/ryan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/tags/ohio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/tags" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/tags/maine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/tags/alabama" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/tags/index" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/tags/food" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/cold-meals/cucumber-tea-sandwiches" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/baking/bread" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/bread-recipes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/baking/flatbreads" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/cooking/cooking-oils" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/cooking" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/business/dining" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/cuisines" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/beverage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/preservation" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/gardening/gardening" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/duh/business/duh-food-catalog" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/cooking" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/cooking/easiest-ways-to-cook" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/cooking/ways-to-cook" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/cooking/outdoor-cooking" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-method/crock-pot-and-slow-cooker-recipes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/cooking-eggs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/cooking/cooking-oils" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/my-recipes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/best-recipes-for-you-friends" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/duh/food/duh-easy-catering" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/bread-recipes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/egg-recipes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/mexican-egg-recipes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/oyakodon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/legume-recipes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/beet-recipes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/radish-recipes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/sweet-corn-recipes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/tomatillo-recipes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/sunflower-recipes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/tomato-recipes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/macaroni-and-cheese" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/grilled-cheese-sandwiches" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/smoothies" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/greek-yogurt-recipes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/yogurt-dips-and-spreads" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/yogurt-sauces--dressings" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/yogurt-marinades" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/yogurt-pancakes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/yogurt-deserts" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/cottage-cheese-recipes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/data/cheapest-protein-and-dry-protein" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/cheapest-meats" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/meat-orders" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/whole-chicken" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/whole-turkey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/business/hot-dog-and-bologna" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/livestock/dairy-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/cheese" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/cottage-cheese" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/yogurt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/eggs" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/baking/flour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/noodles-and-breads" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/baking/bread-world-table" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/deep-dish-pizza" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/pita-and-hummus" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/vegetables" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/sauces" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/seasonings-and-condiments" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/herbs-and-spices/herbs-and-spices" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/herbs-and-spices/saffron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/herbs-and-spices/salsify" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/tahini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/soup" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/cuisines/ethnic-cuisine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/cuisines/bhutan-and-nepali-cuisine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/cuisines/japanese-egg-cuisine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/data/vegetarians-and-vegans-around-the-world" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/data/countries-with-cheapest-seafood" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/business/restaurants/top-ten-restaurants-by-country" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/data/food-rankings" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/business/food-truck-and-stands" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/business/franchise-pizza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/business/sub-shops" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/cuisines/columbus-nepali-and-bhutan-food" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/data/cheap-eating" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/data/cheap-food-that-makes-sense-to-order-online" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/business/food-subscription-services" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/business/ma-and-pa-goccers" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/business/farmers-markets" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/business/columbus-farmers-market" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/business/columbus-farmers-market" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/business/finding-farmers" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/foraging/top-ten-most-popular-garden-edible-plants" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/climate/everything-you-can-grow-in-ohio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/business/food-plants-by-state" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/foraging/what-are-native-edible-plants" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/climate/central-ohio-monthly-planting" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/cooking/garden-meal-prepping" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/vegetables/annual-greens" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/fruit/annual-fruit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/vegetables/annual-legumes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/vegetables/perennial-vegetables" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/fruit/perennial-fruit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/vegetables/root-vegetables" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/vegetables/tubers" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/seeds/nuts-and-seeds" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/seeds/edible-seeds" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/grains/wheat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/grains/wheat-berries" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/grains/buckwheat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/herbs-and-spices/herbs-and-spices-usda-zone-6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/herbs-and-spices/perennial-herb-and-spices" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/livestock/chicken" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/livestock/poultry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/livestock/dairy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/livestock/bee-keeping" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/aquaponics/aquaculture" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/aquaponics/fish-farming" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/aquaponics" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/mycology/wild-mushrooms" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/mycology/outdoor-mushrooms" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/mycology/commercial-edible-mushrooms" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/foraging/edible-saltwater-plants" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/seeds/pawpaw" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/fruit/persimmon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/preservation/preserving-eggs" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/preservation/winter-cellars" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/vegetables/most-shelf-stable-vegetables" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/fruit/dried-fruit" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/preservation/drying-peppers" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/business/monetization/produce/fruit-jellies-jam-jellies-butters" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/teas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/teas/caffeinated-teas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/drink/coffee" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/teas/annual-tea" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/teas/perennial-teas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/nutrition/healthy-eating" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/nutrition/nutrition-and-supplements" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/nutrition/fiber" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/nutrition/eating-restriction" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/foraging/rutin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/vegetables/top-ten-nutrition-dense-vegetables" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/fruit/top-ten-most-nutrient-dense-fruits" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/vegetables/top-ten-calorically-dense-plants-to-grow-in-ohio" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/templates/recipe-template" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/templates/dining-template" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/portal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/gardening/gardening" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/overview/permaculture" TargetMode="External"/>
+<Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/eating" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/tags/leisure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/municipal/columbus-oh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/vegetables/peanuts" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/data/cheap-eating" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/seeds/sunflower-seeds" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/fruit/grapes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/places/transportation" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/tags/index" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/tags/food" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/tags/ryan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/tags/baking" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/tags/constellations" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/tags/nature" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/tags/ohio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/tags/food" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/cold-meals/cucumber-tea-sandwiches" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/bread-recipes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/cuisines" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/business/michelin-star" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/baking/flour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/cooking" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/business/dining" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/cuisines" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/beverage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/preservation" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/gardening/gardening" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/duh/business/duh-food-catalog" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/cooking" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/cooking/easiest-ways-to-cook" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/cooking/ways-to-cook" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/cooking/outdoor-cooking" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-method/crock-pot-and-slow-cooker-recipes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/cooking-eggs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/cooking/cooking-oils" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/my-recipes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/best-recipes-for-you-friends" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/duh/food/duh-easy-catering" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/bread-recipes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/egg-recipes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/mexican-egg-recipes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/oyakodon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/legume-recipes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/beet-recipes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/radish-recipes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/sweet-corn-recipes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/tomatillo-recipes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/sunflower-recipes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/tomato-recipes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/macaroni-and-cheese" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/grilled-cheese-sandwiches" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/smoothies" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/greek-yogurt-recipes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/yogurt-dips-and-spreads" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/yogurt-sauces--dressings" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/yogurt-marinades" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/yogurt-pancakes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/yogurt-deserts" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/cottage-cheese-recipes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/data/cheapest-protein-and-dry-protein" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/cheapest-meats" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/meat-orders" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/whole-chicken" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/whole-turkey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/business/hot-dog-and-bologna" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/livestock/dairy-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/cheese" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/cottage-cheese" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/yogurt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/by-ingredient/eggs" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/baking/flour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/noodles-and-breads" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/baking/bread-world-table" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/recipes/deep-dish-pizza" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/pita-and-hummus" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/vegetables" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/sauces" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/seasonings-and-condiments" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/herbs-and-spices/herbs-and-spices" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/herbs-and-spices/saffron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/herbs-and-spices/salsify" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/tahini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/ingredients/soup" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/cuisines/ethnic-cuisine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/cuisines/bhutan-and-nepali-cuisine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/cuisines/japanese-egg-cuisine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/data/vegetarians-and-vegans-around-the-world" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/data/countries-with-cheapest-seafood" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/business/restaurants/top-ten-restaurants-by-country" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/data/food-rankings" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/business/food-truck-and-stands" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/business/franchise-pizza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/business/sub-shops" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/cuisines/columbus-nepali-and-bhutan-food" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/data/cheap-eating" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/data/cheap-food-that-makes-sense-to-order-online" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/business/food-subscription-services" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/business/ma-and-pa-goccers" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/business/farmers-markets" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/business/columbus-farmers-market" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/business/columbus-farmers-market" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/business/finding-farmers" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/foraging/top-ten-most-popular-garden-edible-plants" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/climate/everything-you-can-grow-in-ohio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/business/food-plants-by-state" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/foraging/what-are-native-edible-plants" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/climate/central-ohio-monthly-planting" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/cooking/garden-meal-prepping" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/vegetables/annual-greens" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/fruit/annual-fruit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/vegetables/annual-legumes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/vegetables/perennial-vegetables" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/fruit/perennial-fruit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/vegetables/root-vegetables" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/vegetables/tubers" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/seeds/nuts-and-seeds" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/seeds/edible-seeds" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/grains/wheat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/grains/wheat-berries" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/grains/buckwheat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/herbs-and-spices/herbs-and-spices-usda-zone-6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/herbs-and-spices/perennial-herb-and-spices" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/livestock/chicken" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/livestock/poultry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/livestock/dairy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/livestock/bee-keeping" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/aquaponics/aquaculture" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/aquaponics/fish-farming" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/aquaponics" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/mycology/wild-mushrooms" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/mycology/outdoor-mushrooms" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/mycology/commercial-edible-mushrooms" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/foraging/edible-saltwater-plants" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/seeds/pawpaw" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/fruit/persimmon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/preservation/preserving-eggs" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/preservation/winter-cellars" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/vegetables/most-shelf-stable-vegetables" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/fruit/dried-fruit" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/preservation/drying-peppers" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/business/monetization/produce/fruit-jellies-jam-jellies-butters" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/teas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/teas/caffeinated-teas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/drink/coffee" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/teas/annual-tea" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/teas/perennial-teas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/nutrition/healthy-eating" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/nutrition/nutrition-and-supplements" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/nutrition/fiber" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/food/nutrition/eating-restriction" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/foraging/rutin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/vegetables/top-ten-nutrition-dense-vegetables" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/fruit/top-ten-most-nutrient-dense-fruits" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/vegetables/top-ten-calorically-dense-plants-to-grow-in-ohio" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/templates/recipe-template" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/templates/dining-template" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/portal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/gardening/gardening" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agoramores.com/permaculture/overview/permaculture" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>eating</dc:title>
   <dc:creator>Agoramores</dc:creator>
   <cp:keywords>food, index, leisure</cp:keywords>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>